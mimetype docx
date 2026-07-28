--- v0 (2025-10-05)
+++ v1 (2026-07-28)
@@ -1016,149 +1016,162 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65CAC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In case you need special styling options (e.g. spot underlining, bold, italics, etc.) please format them directly on the text. Do not create new styles, since they cannot be kept in the final printing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE0932" w:rsidRDefault="00CE0932">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0097370D" w:rsidRDefault="0097370D" w:rsidP="0097370D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097370D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ote that one registration fee is valid for up to 2 papers. If you have 3 accepted papers than make sure that at least one of your co-authors will register to the conference to present</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0932">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097370D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the third paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0097370D" w:rsidRPr="00EA347D" w:rsidRDefault="0097370D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0066246F" w:rsidRPr="0066246F" w:rsidRDefault="00EA347D" w:rsidP="0066246F">
+      <w:pPr>
+        <w:pStyle w:val="ICAARkeywords"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4E70">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4E70">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: maximum of five; in alphabetical order; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F65CAC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lowercase </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F481B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1D5C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, italic</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80328" w:rsidRPr="006F481B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Style: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F80328" w:rsidRPr="006F481B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ICAAR_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80328">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80328" w:rsidRPr="006F481B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F80328" w:rsidRPr="006F481B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80328">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0097370D" w:rsidRPr="00EA347D" w:rsidRDefault="0097370D">
-[...70 lines deleted...]
-    <w:sectPr w:rsidR="004046C6" w:rsidRPr="00EA4A54" w:rsidSect="002D28BA">
+    <w:sectPr w:rsidR="0066246F" w:rsidRPr="0066246F" w:rsidSect="0066246F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00FF404B" w:rsidRDefault="00FF404B" w:rsidP="00201139">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
@@ -1242,81 +1255,84 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="294566470"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00201139" w:rsidRDefault="00AD051A" w:rsidP="00593809">
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003442F7">
+        <w:r w:rsidR="0066246F">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
-          <w:t xml:space="preserve"> / </w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve">/ </w:t>
         </w:r>
         <w:r w:rsidR="00FD7492">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00FD7492">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00FD7492">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003442F7">
+        <w:r w:rsidR="0066246F">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00FD7492">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00593809">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00593809" w:rsidRPr="00593809">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">ICAAR </w:t>
         </w:r>
         <w:r w:rsidR="00233B2E">
           <w:rPr>
@@ -1336,139 +1352,50 @@
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00593809" w:rsidRPr="00593809">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">, June </w:t>
         </w:r>
         <w:r w:rsidR="00233B2E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2021</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:sdt>
-[...87 lines deleted...]
-  </w:sdt>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00FF404B" w:rsidRDefault="00FF404B" w:rsidP="00201139">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
     <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00FF404B" w:rsidRDefault="00FF404B" w:rsidP="00201139">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
@@ -1487,102 +1414,89 @@
     <w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00514A89">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Name of author 1; Name of au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>thor 2; Name of author n</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00514A89" w:rsidRPr="00514A89" w:rsidRDefault="00514A89">
-[...11 lines deleted...]
-  </w:p>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
   <w:p w:rsidR="009866F6" w:rsidRDefault="009866F6"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00594100" w:rsidRDefault="00805654" w:rsidP="00F70307">
+  <w:p w:rsidR="00594100" w:rsidRDefault="0066246F" w:rsidP="00F70307">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:305.25pt;height:90.75pt">
+        <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:305.25pt;height:90.75pt">
           <v:imagedata r:id="rId1" o:title="logo ICAAR horizontal" croptop="22806f" cropbottom="23331f"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="00B81932" w:rsidRDefault="00B81932" w:rsidP="00F70307">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F0967A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2717,54 +2631,53 @@
   <w:num w:numId="20">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8194"/>
+    <o:shapedefaults v:ext="edit" spidmax="12290"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNrM0MTW0MDMwMDM1MTJU0lEKTi0uzszPAykwqgUAg55DcywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BB3821"/>
     <w:rsid w:val="00003C52"/>
     <w:rsid w:val="00004B08"/>
     <w:rsid w:val="000139EC"/>
     <w:rsid w:val="0001567B"/>
@@ -2790,96 +2703,98 @@
     <w:rsid w:val="002145BC"/>
     <w:rsid w:val="00230166"/>
     <w:rsid w:val="0023227A"/>
     <w:rsid w:val="00233B2E"/>
     <w:rsid w:val="002525E1"/>
     <w:rsid w:val="00293032"/>
     <w:rsid w:val="002C3E65"/>
     <w:rsid w:val="002D28BA"/>
     <w:rsid w:val="002E4C20"/>
     <w:rsid w:val="002F58AC"/>
     <w:rsid w:val="002F7A61"/>
     <w:rsid w:val="00306E9B"/>
     <w:rsid w:val="00327CDA"/>
     <w:rsid w:val="00334B90"/>
     <w:rsid w:val="003442F7"/>
     <w:rsid w:val="00370E29"/>
     <w:rsid w:val="00382E25"/>
     <w:rsid w:val="00391ECF"/>
     <w:rsid w:val="003B6AB1"/>
     <w:rsid w:val="003D10DF"/>
     <w:rsid w:val="003F40E3"/>
     <w:rsid w:val="003F548C"/>
     <w:rsid w:val="003F741E"/>
     <w:rsid w:val="004046C6"/>
     <w:rsid w:val="00406B25"/>
+    <w:rsid w:val="004269CC"/>
     <w:rsid w:val="004348A0"/>
     <w:rsid w:val="0044608C"/>
     <w:rsid w:val="004508B2"/>
     <w:rsid w:val="00454E89"/>
     <w:rsid w:val="004707AA"/>
     <w:rsid w:val="00477E57"/>
     <w:rsid w:val="00484F9D"/>
     <w:rsid w:val="00492329"/>
     <w:rsid w:val="00494ABC"/>
     <w:rsid w:val="00496D90"/>
     <w:rsid w:val="004B29F8"/>
     <w:rsid w:val="004B71E2"/>
     <w:rsid w:val="004B7F1E"/>
     <w:rsid w:val="004C0C10"/>
     <w:rsid w:val="004C32FB"/>
     <w:rsid w:val="004C41C2"/>
     <w:rsid w:val="004D0025"/>
     <w:rsid w:val="004D18A5"/>
     <w:rsid w:val="004D3EAB"/>
     <w:rsid w:val="004E1EBB"/>
     <w:rsid w:val="004E5310"/>
     <w:rsid w:val="004E64D2"/>
     <w:rsid w:val="005061F8"/>
     <w:rsid w:val="0051354D"/>
     <w:rsid w:val="00513FD6"/>
     <w:rsid w:val="00514A89"/>
     <w:rsid w:val="00514D4F"/>
     <w:rsid w:val="00522C64"/>
     <w:rsid w:val="00535F9B"/>
     <w:rsid w:val="0054149A"/>
     <w:rsid w:val="00545AC3"/>
     <w:rsid w:val="00586075"/>
     <w:rsid w:val="00593809"/>
     <w:rsid w:val="00594100"/>
     <w:rsid w:val="0059665E"/>
     <w:rsid w:val="005A29FC"/>
     <w:rsid w:val="005C145F"/>
     <w:rsid w:val="005C3C74"/>
     <w:rsid w:val="005D0B97"/>
     <w:rsid w:val="005F4ADD"/>
     <w:rsid w:val="005F6BF2"/>
     <w:rsid w:val="00607091"/>
     <w:rsid w:val="00620206"/>
     <w:rsid w:val="00643691"/>
     <w:rsid w:val="00646288"/>
     <w:rsid w:val="00652CDD"/>
+    <w:rsid w:val="0066246F"/>
     <w:rsid w:val="006808B8"/>
     <w:rsid w:val="006B31F2"/>
     <w:rsid w:val="006E0468"/>
     <w:rsid w:val="006F481B"/>
     <w:rsid w:val="006F4E70"/>
     <w:rsid w:val="006F6E52"/>
     <w:rsid w:val="0071076F"/>
     <w:rsid w:val="00717E3F"/>
     <w:rsid w:val="00717EDF"/>
     <w:rsid w:val="007416CB"/>
     <w:rsid w:val="007639F9"/>
     <w:rsid w:val="0077146E"/>
     <w:rsid w:val="007717FC"/>
     <w:rsid w:val="007B10D9"/>
     <w:rsid w:val="007E2AC8"/>
     <w:rsid w:val="007F14CA"/>
     <w:rsid w:val="007F158A"/>
     <w:rsid w:val="00805654"/>
     <w:rsid w:val="0080690F"/>
     <w:rsid w:val="0082330B"/>
     <w:rsid w:val="00832F37"/>
     <w:rsid w:val="0084010C"/>
     <w:rsid w:val="00852170"/>
     <w:rsid w:val="008538E6"/>
     <w:rsid w:val="008726B8"/>
@@ -3008,58 +2923,58 @@
     <w:rsid w:val="00FB7C7D"/>
     <w:rsid w:val="00FC197B"/>
     <w:rsid w:val="00FD2F73"/>
     <w:rsid w:val="00FD6AC6"/>
     <w:rsid w:val="00FD7492"/>
     <w:rsid w:val="00FF404B"/>
     <w:rsid w:val="00FF7E4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8194"/>
+    <o:shapedefaults v:ext="edit" spidmax="12290"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0C0AB311"/>
+  <w14:docId w14:val="2D7BD5E0"/>
   <w15:docId w15:val="{781B4266-E1E4-4074-B730-B866EFA56CCC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="pt-PT" w:eastAsia="pt-PT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3790,50 +3705,72 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00607091"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
     <w:name w:val="Texto nota al final Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotaalfinal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00607091"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00607091"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0066246F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0066246F"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JCUSTO~1\AppData\Local\Temp\ICAAR2021_abstract.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -4107,51 +4044,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CE22CD-6F05-483A-9DD1-B769E9A39A79}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBE7ED16-026F-4A23-BEA0-B2E898D5587D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ICAAR2021_abstract</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>217</Words>
   <Characters>1197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>